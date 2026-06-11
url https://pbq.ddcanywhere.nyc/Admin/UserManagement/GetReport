--- v0 (2026-04-09)
+++ v1 (2026-06-11)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Design Build - User Details" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="454" uniqueCount="454">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="479" uniqueCount="479">
   <si>
     <t>Design Build User Details</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Telephone Number</t>
   </si>
   <si>
     <t>Role</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Company EIN</t>
   </si>
   <si>
@@ -105,50 +105,68 @@
   <si>
     <t>C.C.C. Renovation Inc.</t>
   </si>
   <si>
     <t>371479461</t>
   </si>
   <si>
     <t>Julie</t>
   </si>
   <si>
     <t>Alterio</t>
   </si>
   <si>
     <t>MNY_Proposals@gpinet.com</t>
   </si>
   <si>
     <t>845-547-2358</t>
   </si>
   <si>
     <t>Greenman-Pedersen</t>
   </si>
   <si>
     <t>112537074</t>
   </si>
   <si>
+    <t>Nancy</t>
+  </si>
+  <si>
+    <t>Ashbridge</t>
+  </si>
+  <si>
+    <t>nashbridge@gvcllc.com</t>
+  </si>
+  <si>
+    <t>212-382-4210</t>
+  </si>
+  <si>
+    <t>Gannon Contracting, LLC</t>
+  </si>
+  <si>
+    <t>223606282</t>
+  </si>
+  <si>
     <t>Mo</t>
   </si>
   <si>
     <t>Aziz</t>
   </si>
   <si>
     <t>maziz@virucon.com</t>
   </si>
   <si>
     <t>656-214-8665</t>
   </si>
   <si>
     <t>VIRUCON</t>
   </si>
   <si>
     <t>352872323</t>
   </si>
   <si>
     <t>Benjamin</t>
   </si>
   <si>
     <t>Beerman</t>
   </si>
   <si>
     <t>BBeerman@laneconstruct.com</t>
@@ -195,53 +213,50 @@
   <si>
     <t>BC—OA</t>
   </si>
   <si>
     <t>830979708</t>
   </si>
   <si>
     <t>Ryan</t>
   </si>
   <si>
     <t>Burwell</t>
   </si>
   <si>
     <t>ryan.burwell@honeywell.com</t>
   </si>
   <si>
     <t>929-452-1401</t>
   </si>
   <si>
     <t>Honeywell</t>
   </si>
   <si>
     <t>222640650</t>
   </si>
   <si>
-    <t>Nancy</t>
-[...1 lines deleted...]
-  <si>
     <t>Candelaria</t>
   </si>
   <si>
     <t>ncandelaria@kseng.com</t>
   </si>
   <si>
     <t>646-293-9526</t>
   </si>
   <si>
     <t>KS Engineer, PC</t>
   </si>
   <si>
     <t>223341410</t>
   </si>
   <si>
     <t>Toni</t>
   </si>
   <si>
     <t>champagne</t>
   </si>
   <si>
     <t>info@onemorecoatllc.com</t>
   </si>
   <si>
     <t>347-536-4862</t>
@@ -597,50 +612,68 @@
   <si>
     <t>Self</t>
   </si>
   <si>
     <t>000000000</t>
   </si>
   <si>
     <t>Michael</t>
   </si>
   <si>
     <t>Kayne</t>
   </si>
   <si>
     <t>mkayne@harriswatermain.com</t>
   </si>
   <si>
     <t>718-495-3600</t>
   </si>
   <si>
     <t xml:space="preserve">Harris Water Main &amp; Sewer Contractors LLC </t>
   </si>
   <si>
     <t>112493557</t>
   </si>
   <si>
+    <t xml:space="preserve">Jonathan </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kelly </t>
+  </si>
+  <si>
+    <t>Jonathan.Kelly@Flocorp.com</t>
+  </si>
+  <si>
+    <t>401-439-2012</t>
+  </si>
+  <si>
+    <t>Flowers Baking Company of Oxford, Inc</t>
+  </si>
+  <si>
+    <t>232847100</t>
+  </si>
+  <si>
     <t>SHAKIL</t>
   </si>
   <si>
     <t>Khan</t>
   </si>
   <si>
     <t>skhan@srrholdings.com</t>
   </si>
   <si>
     <t>201-562-2514</t>
   </si>
   <si>
     <t>SRR HOLDINGS LLC</t>
   </si>
   <si>
     <t>814283535</t>
   </si>
   <si>
     <t>KATAYON</t>
   </si>
   <si>
     <t>KHATERZAI</t>
   </si>
   <si>
     <t>katayon.khaterzai@kci.com</t>
@@ -762,56 +795,71 @@
   <si>
     <t>Mansoor</t>
   </si>
   <si>
     <t>imansoor@ucrinc.net</t>
   </si>
   <si>
     <t>Jaiden</t>
   </si>
   <si>
     <t>Martin</t>
   </si>
   <si>
     <t>jmartin@exmgroupllc.com</t>
   </si>
   <si>
     <t>201-873-3158</t>
   </si>
   <si>
     <t>EXM Group LLC</t>
   </si>
   <si>
     <t>871838732</t>
   </si>
   <si>
+    <t xml:space="preserve">Alex </t>
+  </si>
+  <si>
+    <t>Martinez</t>
+  </si>
+  <si>
+    <t>alex.martinez@nv5.com</t>
+  </si>
+  <si>
+    <t>646-340-1974</t>
+  </si>
+  <si>
+    <t>NV5-MRCE JV</t>
+  </si>
+  <si>
+    <t>933762253</t>
+  </si>
+  <si>
     <t>Erik</t>
   </si>
   <si>
-    <t>Martinez</t>
-[...1 lines deleted...]
-  <si>
     <t>eem@talacha.studio</t>
   </si>
   <si>
     <t>817-372-8866</t>
   </si>
   <si>
     <t>Talacha Architecture PLLC</t>
   </si>
   <si>
     <t>933637125</t>
   </si>
   <si>
     <t>Binu</t>
   </si>
   <si>
     <t>Mathew</t>
   </si>
   <si>
     <t>binu.mathew@bmtconsultingservices.com</t>
   </si>
   <si>
     <t>914-879-0017</t>
   </si>
   <si>
     <t>BMT Consulting Services LLC</t>
@@ -852,50 +900,62 @@
   <si>
     <t>9932291398</t>
   </si>
   <si>
     <t>261301044</t>
   </si>
   <si>
     <t>Castor</t>
   </si>
   <si>
     <t>Miranda</t>
   </si>
   <si>
     <t>info@ambuildingrestoration.com</t>
   </si>
   <si>
     <t>646-568-2850</t>
   </si>
   <si>
     <t>AM BUILDING RESTORATION INC</t>
   </si>
   <si>
     <t>464587751</t>
   </si>
   <si>
+    <t>Mina</t>
+  </si>
+  <si>
+    <t>Mirzaie</t>
+  </si>
+  <si>
+    <t>mmirzaie@lippes.com</t>
+  </si>
+  <si>
+    <t>585-420-8585</t>
+  </si>
+  <si>
     <t>Brandie</t>
   </si>
   <si>
     <t>Molina</t>
   </si>
   <si>
     <t>bmolina@1stsos.com</t>
   </si>
   <si>
     <t>954-900-2013</t>
   </si>
   <si>
     <t>1ST SOS STAFFING, INC.</t>
   </si>
   <si>
     <t>273640459</t>
   </si>
   <si>
     <t>Khadim</t>
   </si>
   <si>
     <t>Mughal</t>
   </si>
   <si>
     <t>INFO@METROCORP.NYC</t>
@@ -1071,89 +1131,104 @@
   <si>
     <t>willp@ddc.nyc.gov</t>
   </si>
   <si>
     <t>718-391-1657</t>
   </si>
   <si>
     <t>Dee</t>
   </si>
   <si>
     <t>Philips</t>
   </si>
   <si>
     <t>dphilips@tullyconstruction.com</t>
   </si>
   <si>
     <t>718-446-7000</t>
   </si>
   <si>
     <t>Tully Construction Co. Inc.</t>
   </si>
   <si>
     <t>112493726</t>
   </si>
   <si>
+    <t>SUNIL</t>
+  </si>
+  <si>
+    <t>RAJANI</t>
+  </si>
+  <si>
+    <t>sunil.rajani@aecom.com</t>
+  </si>
+  <si>
+    <t>212-896-0352</t>
+  </si>
+  <si>
+    <t>AECOM</t>
+  </si>
+  <si>
+    <t>135511947</t>
+  </si>
+  <si>
     <t xml:space="preserve">Ada </t>
   </si>
   <si>
     <t>Rosado</t>
   </si>
   <si>
     <t>arosado@positivee.com</t>
   </si>
   <si>
     <t>718-482-0202</t>
   </si>
   <si>
     <t>Positive Electrical Associates, Inc</t>
   </si>
   <si>
     <t>133241242</t>
   </si>
   <si>
     <t>Shailendra</t>
   </si>
   <si>
     <t>Sah</t>
   </si>
   <si>
     <t>s.sah@lstechpllc.com</t>
   </si>
   <si>
     <t>718-355-1727</t>
   </si>
   <si>
     <t>LS Tech Land Surveying &amp; Engineering, PLLC</t>
   </si>
   <si>
     <t>823069843</t>
   </si>
   <si>
-    <t>Mina</t>
-[...1 lines deleted...]
-  <si>
     <t>Salib</t>
   </si>
   <si>
     <t>msalib@famsgroupholding.com</t>
   </si>
   <si>
     <t>646-731-4281</t>
   </si>
   <si>
     <t>Fams Group Inc</t>
   </si>
   <si>
     <t>921166988</t>
   </si>
   <si>
     <t>Banu</t>
   </si>
   <si>
     <t>Sayin</t>
   </si>
   <si>
     <t>banu.sayin@solvotek-int.com</t>
   </si>
   <si>
     <t>212-651-0485</t>
@@ -1365,51 +1440,51 @@
   <si>
     <t>V. C. VITANZA SONS INC</t>
   </si>
   <si>
     <t>112133104</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>Zetterlund</t>
   </si>
   <si>
     <t>rich.zetterlund@gmail.com</t>
   </si>
   <si>
     <t>646-722-0000</t>
   </si>
   <si>
     <t>EnTech Engineering</t>
   </si>
   <si>
     <t>134138753</t>
   </si>
   <si>
-    <t>Total Users: 89</t>
+    <t>Total Users: 94</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="16"/>
       <color rgb="FF000000" tint="0"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
@@ -1471,51 +1546,51 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="2" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="3" applyFont="1" fillId="2" applyFill="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="4" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G93"/>
+  <dimension ref="A1:G98"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.7943286895752" customWidth="1"/>
     <col min="2" max="2" width="11.2394571304321" customWidth="1"/>
     <col min="3" max="3" width="35.4377403259277" customWidth="1"/>
     <col min="4" max="4" width="17.1006908416748" customWidth="1"/>
     <col min="5" max="5" width="13.7375965118408" customWidth="1"/>
     <col min="6" max="6" width="38.6138877868652" customWidth="1"/>
     <col min="7" max="7" width="12.2569427490234" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="4" t="s">
@@ -1764,1875 +1839,1990 @@
     <row r="12" s="1" customFormat="1">
       <c r="A12" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>65</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>66</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>67</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="13" s="1" customFormat="1">
       <c r="A13" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="B13" s="2" t="s">
+      <c r="C13" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="C13" s="2" t="s">
+      <c r="D13" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="D13" s="2" t="s">
+      <c r="E13" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="E13" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="2" t="s">
+      <c r="G13" s="2" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="14" s="1" customFormat="1">
       <c r="A14" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B14" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="B14" s="3" t="s">
+      <c r="C14" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="C14" s="3" t="s">
+      <c r="D14" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="D14" s="3" t="s">
+      <c r="E14" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="E14" s="3" t="s">
+      <c r="G14" s="3" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="15" s="1" customFormat="1">
       <c r="A15" s="2" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
     </row>
     <row r="16" s="1" customFormat="1">
       <c r="A16" s="3" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
     </row>
     <row r="17" s="1" customFormat="1">
       <c r="A17" s="2" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
     </row>
     <row r="18" s="1" customFormat="1">
       <c r="A18" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F18" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="B18" s="3" t="s">
+      <c r="G18" s="3" t="s">
         <v>86</v>
-      </c>
-[...13 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="19" s="1" customFormat="1">
       <c r="A19" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="B19" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="B19" s="2" t="s">
+      <c r="C19" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="C19" s="2" t="s">
+      <c r="D19" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="D19" s="2" t="s">
+      <c r="E19" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="E19" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G19" s="2" t="s">
-        <v>81</v>
+        <v>95</v>
       </c>
     </row>
     <row r="20" s="1" customFormat="1">
       <c r="A20" s="3" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21" s="1" customFormat="1">
       <c r="A21" s="2" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
     </row>
     <row r="22" s="1" customFormat="1">
       <c r="A22" s="3" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
     </row>
     <row r="23" s="1" customFormat="1">
       <c r="A23" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>12</v>
+        <v>89</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>100</v>
+        <v>86</v>
       </c>
     </row>
     <row r="24" s="1" customFormat="1">
       <c r="A24" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="B24" s="3" t="s">
+      <c r="C24" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="C24" s="3" t="s">
+      <c r="D24" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="D24" s="3" t="s">
+      <c r="E24" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="E24" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="3" t="s">
+      <c r="G24" s="3" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="25" s="1" customFormat="1">
       <c r="A25" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="B25" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="B25" s="2" t="s">
+      <c r="C25" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="C25" s="2" t="s">
+      <c r="D25" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="D25" s="2" t="s">
+      <c r="E25" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="E25" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F25" s="2" t="s">
+      <c r="G25" s="2" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="26" s="1" customFormat="1">
       <c r="A26" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="B26" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="B26" s="3" t="s">
+      <c r="C26" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="C26" s="3" t="s">
+      <c r="D26" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="D26" s="3" t="s">
+      <c r="E26" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="E26" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G26" s="3" t="s">
-        <v>81</v>
+        <v>117</v>
       </c>
     </row>
     <row r="27" s="1" customFormat="1">
       <c r="A27" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>121</v>
+        <v>85</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>122</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" s="1" customFormat="1">
       <c r="A28" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="B28" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="B28" s="3" t="s">
+      <c r="C28" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="C28" s="3" t="s">
+      <c r="D28" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="D28" s="3" t="s">
+      <c r="E28" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="E28" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F28" s="3" t="s">
+      <c r="G28" s="3" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="29" s="1" customFormat="1">
       <c r="A29" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="B29" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="B29" s="2" t="s">
+      <c r="C29" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="C29" s="2" t="s">
+      <c r="D29" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="D29" s="2" t="s">
+      <c r="E29" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="E29" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F29" s="2" t="s">
+      <c r="G29" s="2" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="30" s="1" customFormat="1">
       <c r="A30" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B30" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B30" s="3" t="s">
+      <c r="C30" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="C30" s="3" t="s">
+      <c r="D30" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="D30" s="3" t="s">
+      <c r="E30" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="E30" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F30" s="3" t="s">
+      <c r="G30" s="3" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="31" s="1" customFormat="1">
       <c r="A31" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="B31" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="B31" s="2" t="s">
+      <c r="C31" s="2" t="s">
         <v>142</v>
       </c>
-      <c r="C31" s="2" t="s">
+      <c r="D31" s="2" t="s">
         <v>143</v>
       </c>
-      <c r="D31" s="2" t="s">
+      <c r="E31" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="E31" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F31" s="2" t="s">
+      <c r="G31" s="2" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="32" s="1" customFormat="1">
       <c r="A32" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="B32" s="3" t="s">
         <v>147</v>
       </c>
-      <c r="B32" s="3" t="s">
+      <c r="C32" s="3" t="s">
         <v>148</v>
       </c>
-      <c r="C32" s="3" t="s">
+      <c r="D32" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="D32" s="3" t="s">
+      <c r="E32" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="E32" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G32" s="3" t="s">
-        <v>81</v>
+        <v>151</v>
       </c>
     </row>
     <row r="33" s="1" customFormat="1">
       <c r="A33" s="2" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
     </row>
     <row r="34" s="1" customFormat="1">
       <c r="A34" s="3" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
     </row>
     <row r="35" s="1" customFormat="1">
       <c r="A35" s="2" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
     </row>
     <row r="36" s="1" customFormat="1">
       <c r="A36" s="3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>12</v>
+        <v>89</v>
       </c>
       <c r="F36" s="3" t="s">
-        <v>155</v>
+        <v>85</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>156</v>
+        <v>86</v>
       </c>
     </row>
     <row r="37" s="1" customFormat="1">
       <c r="A37" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="B37" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="B37" s="2" t="s">
+      <c r="C37" s="2" t="s">
         <v>158</v>
       </c>
-      <c r="C37" s="2" t="s">
+      <c r="D37" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="D37" s="2" t="s">
+      <c r="E37" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="E37" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F37" s="2" t="s">
+      <c r="G37" s="2" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="38" s="1" customFormat="1">
       <c r="A38" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B38" s="3" t="s">
         <v>163</v>
       </c>
-      <c r="B38" s="3" t="s">
+      <c r="C38" s="3" t="s">
         <v>164</v>
       </c>
-      <c r="C38" s="3" t="s">
+      <c r="D38" s="3" t="s">
         <v>165</v>
       </c>
-      <c r="D38" s="3" t="s">
+      <c r="E38" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" s="3" t="s">
         <v>166</v>
       </c>
-      <c r="E38" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F38" s="3" t="s">
+      <c r="G38" s="3" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="39" s="1" customFormat="1">
       <c r="A39" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="B39" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="B39" s="2" t="s">
+      <c r="C39" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="C39" s="2" t="s">
+      <c r="D39" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="D39" s="2" t="s">
+      <c r="E39" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="E39" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F39" s="2" t="s">
+      <c r="G39" s="2" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="40" s="1" customFormat="1">
       <c r="A40" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B40" s="3" t="s">
         <v>175</v>
       </c>
-      <c r="B40" s="3" t="s">
+      <c r="C40" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="C40" s="3" t="s">
+      <c r="D40" s="3" t="s">
         <v>177</v>
       </c>
-      <c r="D40" s="3" t="s">
+      <c r="E40" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" s="3" t="s">
         <v>178</v>
       </c>
-      <c r="E40" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G40" s="3" t="s">
-        <v>81</v>
+        <v>179</v>
       </c>
     </row>
     <row r="41" s="1" customFormat="1">
       <c r="A41" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>183</v>
+        <v>85</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>184</v>
+        <v>86</v>
       </c>
     </row>
     <row r="42" s="1" customFormat="1">
       <c r="A42" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B42" s="3" t="s">
         <v>185</v>
       </c>
-      <c r="B42" s="3" t="s">
+      <c r="C42" s="3" t="s">
         <v>186</v>
       </c>
-      <c r="C42" s="3" t="s">
+      <c r="D42" s="3" t="s">
         <v>187</v>
       </c>
-      <c r="D42" s="3" t="s">
+      <c r="E42" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" s="3" t="s">
         <v>188</v>
       </c>
-      <c r="E42" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F42" s="3" t="s">
+      <c r="G42" s="3" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="43" s="1" customFormat="1">
       <c r="A43" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B43" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="B43" s="2" t="s">
+      <c r="C43" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="C43" s="2" t="s">
+      <c r="D43" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="D43" s="2" t="s">
+      <c r="E43" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="E43" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F43" s="2" t="s">
+      <c r="G43" s="2" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="44" s="1" customFormat="1">
       <c r="A44" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="B44" s="3" t="s">
         <v>197</v>
       </c>
-      <c r="B44" s="3" t="s">
+      <c r="C44" s="3" t="s">
         <v>198</v>
       </c>
-      <c r="C44" s="3" t="s">
+      <c r="D44" s="3" t="s">
         <v>199</v>
       </c>
-      <c r="D44" s="3" t="s">
+      <c r="E44" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" s="3" t="s">
         <v>200</v>
       </c>
-      <c r="E44" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F44" s="3" t="s">
+      <c r="G44" s="3" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="45" s="1" customFormat="1">
       <c r="A45" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="B45" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="B45" s="2" t="s">
+      <c r="C45" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="C45" s="2" t="s">
+      <c r="D45" s="2" t="s">
         <v>205</v>
       </c>
-      <c r="D45" s="2" t="s">
+      <c r="E45" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="E45" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F45" s="2" t="s">
+      <c r="G45" s="2" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="46" s="1" customFormat="1">
       <c r="A46" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="B46" s="3" t="s">
         <v>209</v>
       </c>
-      <c r="B46" s="3" t="s">
+      <c r="C46" s="3" t="s">
         <v>210</v>
       </c>
-      <c r="C46" s="3" t="s">
+      <c r="D46" s="3" t="s">
         <v>211</v>
       </c>
-      <c r="D46" s="3" t="s">
+      <c r="E46" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" s="3" t="s">
         <v>212</v>
       </c>
-      <c r="E46" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F46" s="3" t="s">
+      <c r="G46" s="3" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="47" s="1" customFormat="1">
       <c r="A47" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="B47" s="2" t="s">
         <v>215</v>
       </c>
-      <c r="B47" s="2" t="s">
+      <c r="C47" s="2" t="s">
         <v>216</v>
       </c>
-      <c r="C47" s="2" t="s">
+      <c r="D47" s="2" t="s">
         <v>217</v>
       </c>
-      <c r="D47" s="2" t="s">
+      <c r="E47" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" s="2" t="s">
         <v>218</v>
       </c>
-      <c r="E47" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F47" s="2" t="s">
+      <c r="G47" s="2" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="48" s="1" customFormat="1">
       <c r="A48" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B48" s="3" t="s">
         <v>221</v>
       </c>
-      <c r="B48" s="3" t="s">
+      <c r="C48" s="3" t="s">
         <v>222</v>
       </c>
-      <c r="C48" s="3" t="s">
+      <c r="D48" s="3" t="s">
         <v>223</v>
       </c>
-      <c r="D48" s="3" t="s">
+      <c r="E48" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" s="3" t="s">
         <v>224</v>
       </c>
-      <c r="E48" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F48" s="3" t="s">
+      <c r="G48" s="3" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="49" s="1" customFormat="1">
       <c r="A49" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="B49" s="2" t="s">
         <v>227</v>
       </c>
-      <c r="B49" s="2" t="s">
+      <c r="C49" s="2" t="s">
         <v>228</v>
       </c>
-      <c r="C49" s="2" t="s">
+      <c r="D49" s="2" t="s">
         <v>229</v>
       </c>
-      <c r="D49" s="2" t="s">
+      <c r="E49" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" s="2" t="s">
         <v>230</v>
       </c>
-      <c r="E49" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F49" s="2" t="s">
+      <c r="G49" s="2" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="50" s="1" customFormat="1">
       <c r="A50" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="B50" s="3" t="s">
         <v>233</v>
       </c>
-      <c r="B50" s="3" t="s">
+      <c r="C50" s="3" t="s">
         <v>234</v>
       </c>
-      <c r="C50" s="3" t="s">
+      <c r="D50" s="3" t="s">
         <v>235</v>
       </c>
-      <c r="D50" s="3" t="s">
+      <c r="E50" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" s="3" t="s">
         <v>236</v>
       </c>
-      <c r="E50" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G50" s="3" t="s">
-        <v>81</v>
+        <v>237</v>
       </c>
     </row>
     <row r="51" s="1" customFormat="1">
       <c r="A51" s="2" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="52" s="1" customFormat="1">
       <c r="A52" s="3" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>126</v>
+        <v>247</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>12</v>
+        <v>84</v>
       </c>
       <c r="F52" s="3" t="s">
-        <v>127</v>
+        <v>85</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>128</v>
+        <v>86</v>
       </c>
     </row>
     <row r="53" s="1" customFormat="1">
       <c r="A53" s="2" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
     </row>
     <row r="54" s="1" customFormat="1">
       <c r="A54" s="3" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>255</v>
+        <v>131</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F54" s="3" t="s">
-        <v>256</v>
+        <v>132</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>257</v>
+        <v>133</v>
       </c>
     </row>
     <row r="55" s="1" customFormat="1">
       <c r="A55" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="B55" s="2" t="s">
         <v>258</v>
       </c>
-      <c r="B55" s="2" t="s">
+      <c r="C55" s="2" t="s">
         <v>259</v>
       </c>
-      <c r="C55" s="2" t="s">
+      <c r="D55" s="2" t="s">
         <v>260</v>
       </c>
-      <c r="D55" s="2" t="s">
+      <c r="E55" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" s="2" t="s">
         <v>261</v>
       </c>
-      <c r="E55" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F55" s="2" t="s">
+      <c r="G55" s="2" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="56" s="1" customFormat="1">
       <c r="A56" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="B56" s="3" t="s">
         <v>264</v>
       </c>
-      <c r="B56" s="3" t="s">
+      <c r="C56" s="3" t="s">
         <v>265</v>
       </c>
-      <c r="C56" s="3" t="s">
+      <c r="D56" s="3" t="s">
         <v>266</v>
       </c>
-      <c r="D56" s="3" t="s">
+      <c r="E56" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" s="3" t="s">
         <v>267</v>
       </c>
-      <c r="E56" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F56" s="3" t="s">
+      <c r="G56" s="3" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="57" s="1" customFormat="1">
       <c r="A57" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="C57" s="2" t="s">
         <v>270</v>
       </c>
-      <c r="B57" s="2" t="s">
+      <c r="D57" s="2" t="s">
         <v>271</v>
       </c>
-      <c r="C57" s="2" t="s">
+      <c r="E57" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" s="2" t="s">
         <v>272</v>
       </c>
-      <c r="D57" s="2" t="s">
+      <c r="G57" s="2" t="s">
         <v>273</v>
-      </c>
-[...7 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="58" s="1" customFormat="1">
       <c r="A58" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="C58" s="3" t="s">
         <v>276</v>
       </c>
-      <c r="B58" s="3" t="s">
+      <c r="D58" s="3" t="s">
         <v>277</v>
       </c>
-      <c r="C58" s="3" t="s">
+      <c r="E58" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" s="3" t="s">
         <v>278</v>
       </c>
-      <c r="D58" s="3" t="s">
+      <c r="G58" s="3" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="59" s="1" customFormat="1">
       <c r="A59" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="C59" s="2" t="s">
         <v>282</v>
       </c>
-      <c r="B59" s="2" t="s">
+      <c r="D59" s="2" t="s">
         <v>283</v>
       </c>
-      <c r="C59" s="2" t="s">
+      <c r="E59" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" s="2" t="s">
         <v>284</v>
       </c>
-      <c r="D59" s="2" t="s">
+      <c r="G59" s="2" t="s">
         <v>285</v>
-      </c>
-[...7 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="60" s="1" customFormat="1">
       <c r="A60" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="C60" s="3" t="s">
         <v>288</v>
       </c>
-      <c r="B60" s="3" t="s">
+      <c r="D60" s="3" t="s">
         <v>289</v>
       </c>
-      <c r="C60" s="3" t="s">
+      <c r="E60" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" s="3" t="s">
         <v>290</v>
       </c>
-      <c r="D60" s="3" t="s">
+      <c r="G60" s="3" t="s">
         <v>291</v>
-      </c>
-[...7 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="61" s="1" customFormat="1">
       <c r="A61" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="C61" s="2" t="s">
         <v>294</v>
       </c>
-      <c r="B61" s="2" t="s">
+      <c r="D61" s="2" t="s">
         <v>295</v>
       </c>
-      <c r="C61" s="2" t="s">
+      <c r="E61" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" s="2" t="s">
         <v>296</v>
       </c>
-      <c r="D61" s="2" t="s">
+      <c r="G61" s="2" t="s">
         <v>297</v>
-      </c>
-[...7 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="62" s="1" customFormat="1">
       <c r="A62" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="C62" s="3" t="s">
         <v>300</v>
       </c>
-      <c r="B62" s="3" t="s">
+      <c r="D62" s="3" t="s">
         <v>301</v>
       </c>
-      <c r="C62" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E62" s="3" t="s">
-        <v>79</v>
+        <v>12</v>
       </c>
       <c r="F62" s="3" t="s">
-        <v>80</v>
+        <v>194</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>81</v>
+        <v>195</v>
       </c>
     </row>
     <row r="63" s="1" customFormat="1">
       <c r="A63" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="B63" s="2" t="s">
         <v>303</v>
       </c>
-      <c r="B63" s="2" t="s">
+      <c r="C63" s="2" t="s">
         <v>304</v>
       </c>
-      <c r="C63" s="2" t="s">
+      <c r="D63" s="2" t="s">
         <v>305</v>
       </c>
-      <c r="D63" s="2" t="s">
+      <c r="E63" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" s="2" t="s">
         <v>306</v>
       </c>
-      <c r="E63" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F63" s="2" t="s">
+      <c r="G63" s="2" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="64" s="1" customFormat="1">
       <c r="A64" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="B64" s="3" t="s">
         <v>309</v>
       </c>
-      <c r="B64" s="3" t="s">
+      <c r="C64" s="3" t="s">
         <v>310</v>
       </c>
-      <c r="C64" s="3" t="s">
+      <c r="D64" s="3" t="s">
         <v>311</v>
       </c>
-      <c r="D64" s="3" t="s">
+      <c r="E64" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" s="3" t="s">
         <v>312</v>
       </c>
-      <c r="E64" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F64" s="3" t="s">
+      <c r="G64" s="3" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="65" s="1" customFormat="1">
       <c r="A65" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="B65" s="2" t="s">
         <v>315</v>
       </c>
-      <c r="B65" s="2" t="s">
+      <c r="C65" s="2" t="s">
         <v>316</v>
       </c>
-      <c r="C65" s="2" t="s">
+      <c r="D65" s="2" t="s">
         <v>317</v>
       </c>
-      <c r="D65" s="2" t="s">
+      <c r="E65" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" s="2" t="s">
         <v>318</v>
       </c>
-      <c r="E65" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F65" s="2" t="s">
+      <c r="G65" s="2" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="66" s="1" customFormat="1">
       <c r="A66" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="B66" s="3" t="s">
         <v>321</v>
       </c>
-      <c r="B66" s="3" t="s">
+      <c r="C66" s="3" t="s">
         <v>322</v>
       </c>
-      <c r="C66" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D66" s="3" t="s">
-        <v>324</v>
+        <v>193</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>12</v>
+        <v>84</v>
       </c>
       <c r="F66" s="3" t="s">
-        <v>325</v>
+        <v>85</v>
       </c>
       <c r="G66" s="3" t="s">
-        <v>326</v>
+        <v>86</v>
       </c>
     </row>
     <row r="67" s="1" customFormat="1">
       <c r="A67" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" s="2" t="s">
         <v>327</v>
       </c>
-      <c r="B67" s="2" t="s">
+      <c r="G67" s="2" t="s">
         <v>328</v>
-      </c>
-[...13 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="68" s="1" customFormat="1">
       <c r="A68" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" s="3" t="s">
         <v>333</v>
       </c>
-      <c r="B68" s="3" t="s">
+      <c r="G68" s="3" t="s">
         <v>334</v>
-      </c>
-[...13 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="69" s="1" customFormat="1">
       <c r="A69" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" s="2" t="s">
         <v>339</v>
       </c>
-      <c r="B69" s="2" t="s">
+      <c r="G69" s="2" t="s">
         <v>340</v>
-      </c>
-[...13 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="70" s="1" customFormat="1">
       <c r="A70" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" s="3" t="s">
         <v>345</v>
       </c>
-      <c r="B70" s="3" t="s">
+      <c r="G70" s="3" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="71" s="1" customFormat="1">
       <c r="A71" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="C71" s="2" t="s">
         <v>349</v>
       </c>
-      <c r="B71" s="2" t="s">
+      <c r="D71" s="2" t="s">
         <v>350</v>
       </c>
-      <c r="C71" s="2" t="s">
+      <c r="E71" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" s="2" t="s">
         <v>351</v>
       </c>
-      <c r="D71" s="2" t="s">
+      <c r="G71" s="2" t="s">
         <v>352</v>
-      </c>
-[...7 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="72" s="1" customFormat="1">
       <c r="A72" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="C72" s="3" t="s">
         <v>355</v>
       </c>
-      <c r="B72" s="3" t="s">
+      <c r="D72" s="3" t="s">
         <v>356</v>
       </c>
-      <c r="C72" s="3" t="s">
+      <c r="E72" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" s="3" t="s">
         <v>357</v>
       </c>
-      <c r="D72" s="3" t="s">
+      <c r="G72" s="3" t="s">
         <v>358</v>
-      </c>
-[...7 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="73" s="1" customFormat="1">
       <c r="A73" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="C73" s="2" t="s">
         <v>361</v>
       </c>
-      <c r="B73" s="2" t="s">
+      <c r="D73" s="2" t="s">
         <v>362</v>
       </c>
-      <c r="C73" s="2" t="s">
+      <c r="E73" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" s="2" t="s">
         <v>363</v>
       </c>
-      <c r="D73" s="2" t="s">
+      <c r="G73" s="2" t="s">
         <v>364</v>
-      </c>
-[...7 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="74" s="1" customFormat="1">
       <c r="A74" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="C74" s="3" t="s">
         <v>367</v>
       </c>
-      <c r="B74" s="3" t="s">
+      <c r="D74" s="3" t="s">
         <v>368</v>
       </c>
-      <c r="C74" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E74" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F74" s="3" t="s">
-        <v>371</v>
+        <v>85</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>372</v>
+        <v>86</v>
       </c>
     </row>
     <row r="75" s="1" customFormat="1">
       <c r="A75" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" s="2" t="s">
         <v>373</v>
       </c>
-      <c r="B75" s="2" t="s">
+      <c r="G75" s="2" t="s">
         <v>374</v>
-      </c>
-[...13 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="76" s="1" customFormat="1">
       <c r="A76" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" s="3" t="s">
         <v>379</v>
       </c>
-      <c r="B76" s="3" t="s">
+      <c r="G76" s="3" t="s">
         <v>380</v>
-      </c>
-[...13 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="77" s="1" customFormat="1">
       <c r="A77" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" s="2" t="s">
         <v>385</v>
       </c>
-      <c r="B77" s="2" t="s">
+      <c r="G77" s="2" t="s">
         <v>386</v>
-      </c>
-[...13 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="78" s="1" customFormat="1">
       <c r="A78" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" s="3" t="s">
         <v>391</v>
       </c>
-      <c r="B78" s="3" t="s">
+      <c r="G78" s="3" t="s">
         <v>392</v>
-      </c>
-[...13 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="79" s="1" customFormat="1">
       <c r="A79" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="G79" s="2" t="s">
         <v>397</v>
-      </c>
-[...16 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="80" s="1" customFormat="1">
       <c r="A80" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" s="3" t="s">
         <v>402</v>
       </c>
-      <c r="B80" s="3" t="s">
+      <c r="G80" s="3" t="s">
         <v>403</v>
-      </c>
-[...13 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="81" s="1" customFormat="1">
       <c r="A81" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" s="2" t="s">
         <v>408</v>
       </c>
-      <c r="B81" s="2" t="s">
+      <c r="G81" s="2" t="s">
         <v>409</v>
-      </c>
-[...13 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="82" s="1" customFormat="1">
       <c r="A82" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82" s="3" t="s">
         <v>414</v>
       </c>
-      <c r="B82" s="3" t="s">
+      <c r="G82" s="3" t="s">
         <v>415</v>
-      </c>
-[...13 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="83" s="1" customFormat="1">
       <c r="A83" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" s="2" t="s">
         <v>420</v>
       </c>
-      <c r="B83" s="2" t="s">
+      <c r="G83" s="2" t="s">
         <v>421</v>
-      </c>
-[...13 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="84" s="1" customFormat="1">
       <c r="A84" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="G84" s="3" t="s">
         <v>426</v>
-      </c>
-[...16 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="85" s="1" customFormat="1">
       <c r="A85" s="2" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>188</v>
+        <v>430</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>84</v>
+        <v>12</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>80</v>
+        <v>431</v>
       </c>
       <c r="G85" s="2" t="s">
-        <v>81</v>
+        <v>432</v>
       </c>
     </row>
     <row r="86" s="1" customFormat="1">
       <c r="A86" s="3" t="s">
-        <v>426</v>
+        <v>433</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>427</v>
+        <v>434</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>428</v>
+        <v>435</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>188</v>
+        <v>436</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>79</v>
+        <v>12</v>
       </c>
       <c r="F86" s="3" t="s">
-        <v>80</v>
+        <v>437</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>81</v>
+        <v>438</v>
       </c>
     </row>
     <row r="87" s="1" customFormat="1">
       <c r="A87" s="2" t="s">
-        <v>426</v>
+        <v>439</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>427</v>
+        <v>440</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>428</v>
+        <v>441</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>188</v>
+        <v>442</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>83</v>
+        <v>12</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>80</v>
+        <v>443</v>
       </c>
       <c r="G87" s="2" t="s">
-        <v>81</v>
+        <v>444</v>
       </c>
     </row>
     <row r="88" s="1" customFormat="1">
       <c r="A88" s="3" t="s">
-        <v>429</v>
+        <v>445</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>430</v>
+        <v>446</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>431</v>
+        <v>447</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>432</v>
+        <v>448</v>
       </c>
       <c r="E88" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F88" s="3" t="s">
-        <v>433</v>
+        <v>449</v>
       </c>
       <c r="G88" s="3" t="s">
-        <v>434</v>
+        <v>450</v>
       </c>
     </row>
     <row r="89" s="1" customFormat="1">
       <c r="A89" s="2" t="s">
-        <v>435</v>
+        <v>451</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>436</v>
+        <v>452</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>437</v>
+        <v>453</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>438</v>
+        <v>193</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>439</v>
+        <v>85</v>
       </c>
       <c r="G89" s="2" t="s">
-        <v>440</v>
+        <v>86</v>
       </c>
     </row>
     <row r="90" s="1" customFormat="1">
       <c r="A90" s="3" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>442</v>
+        <v>452</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>443</v>
+        <v>453</v>
       </c>
       <c r="D90" s="3" t="s">
-        <v>444</v>
+        <v>193</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>12</v>
+        <v>89</v>
       </c>
       <c r="F90" s="3" t="s">
-        <v>445</v>
+        <v>85</v>
       </c>
       <c r="G90" s="3" t="s">
-        <v>446</v>
+        <v>86</v>
       </c>
     </row>
     <row r="91" s="1" customFormat="1">
       <c r="A91" s="2" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>450</v>
+        <v>193</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>12</v>
+        <v>84</v>
       </c>
       <c r="F91" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G91" s="2" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="92" s="1" customFormat="1">
+      <c r="A92" s="3" t="s">
         <v>451</v>
       </c>
-      <c r="G91" s="2" t="s">
+      <c r="B92" s="3" t="s">
         <v>452</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A93" s="6" t="s">
+      <c r="C92" s="3" t="s">
         <v>453</v>
       </c>
-      <c r="B93" s="6" t="s">
-[...15 lines deleted...]
-        <v>453</v>
+      <c r="D92" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G92" s="3" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="93" s="1" customFormat="1">
+      <c r="A93" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="G93" s="2" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="94" s="1" customFormat="1">
+      <c r="A94" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="95" s="1" customFormat="1">
+      <c r="A95" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="G95" s="2" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="96" s="1" customFormat="1">
+      <c r="A96" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="G96" s="3" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="6" t="s">
+        <v>478</v>
+      </c>
+      <c r="B98" s="6" t="s">
+        <v>478</v>
+      </c>
+      <c r="C98" s="6" t="s">
+        <v>478</v>
+      </c>
+      <c r="D98" s="6" t="s">
+        <v>478</v>
+      </c>
+      <c r="E98" s="6" t="s">
+        <v>478</v>
+      </c>
+      <c r="F98" s="6" t="s">
+        <v>478</v>
+      </c>
+      <c r="G98" s="6" t="s">
+        <v>478</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
-    <mergeCell ref="A93:G93"/>
+    <mergeCell ref="A98:G98"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageSetup paperSize="9" orientation="landscape" fitToWidth="1" fitToHeight="0"/>
   <headerFooter>
-    <oddFooter>&amp;LGenerated On: 04/08/2026 22:42:31&amp;RPage &amp;P of &amp;N</oddFooter>
+    <oddFooter>&amp;LGenerated On: 06/10/2026 22:06:19&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>